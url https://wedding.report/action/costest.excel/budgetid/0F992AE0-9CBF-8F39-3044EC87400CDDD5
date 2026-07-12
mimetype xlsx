--- v0 (2026-05-15)
+++ v1 (2026-07-12)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="66">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $29,719 - $36,323</t>
   </si>
   <si>
     <t>Lives in: Portage WI</t>
   </si>
   <si>
-    <t>Planning a wedding in: portage wi</t>
+    <t>Planning a wedding in: portage wi See Madison WI market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2026</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 125 guests with a range of 100 to 150 guests. Adding a single guest will likely add $238 - $291 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony and reception will be at the same location</t>
   </si>
   <si>
     <t>Wedding Location: a garden or park</t>
   </si>
   <si>
     <t>Type of wedding: Garden</t>
   </si>
   <si>
     <t>Wedding color theme: Pinks</t>
   </si>
   <si>
     <t>Highest priorities: Bakery (Wedding Cake/dessert) Jewelry (Rings and Other Jewelry) Photography &amp; Video</t>
   </si>
   <si>
     <t>Category</t>
   </si>