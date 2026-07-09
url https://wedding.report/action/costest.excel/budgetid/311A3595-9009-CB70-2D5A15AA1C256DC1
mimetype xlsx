--- v1 (2026-03-04)
+++ v2 (2026-07-09)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="65">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $37,193 - $45,458</t>
   </si>
   <si>
     <t>Lives in: Arcadia CA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Santa Barbara CA</t>
+    <t>Planning a wedding in: Santa Barbara CA See Los Angeles Long Beach Anaheim CA market data</t>
   </si>
   <si>
     <t>Season: Summer Wedding in 2026</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 75 guests with a range of 50 to 100 guests. Adding a single guest will likely add $496 - $606 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony will be at one location while the reception will be at another</t>
   </si>
   <si>
     <t>Ceremony Location: a church or other place of worship</t>
   </si>
   <si>
     <t>Reception Location: an event facility</t>
   </si>
   <si>
     <t>Type of wedding: Experience, Romantic, Traditional</t>
   </si>
   <si>
     <t>Wedding color theme: Greens</t>
   </si>
   <si>
     <t>Highest priorities: Entertainment (DJ, Live Band, Musician/s, etc.) Event Food Service, Catering, Bar Service Flowers &amp; Decorations</t>
   </si>