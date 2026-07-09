--- v1 (2026-03-14)
+++ v2 (2026-07-09)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="70">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $32,444 - $39,654</t>
   </si>
   <si>
     <t>Lives in: Rancho Cucamonga CA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Rancho Cucamonga CA</t>
+    <t>Planning a wedding in: Rancho Cucamonga CA See Riverside San Bernardino Ontario CA market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2026</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 38 guests with a range of 25 to 50 guests. Adding a single guest will likely add $854 - $1,044 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony and reception will be at the same location</t>
   </si>
   <si>
     <t>Wedding Location: a banquet hall</t>
   </si>
   <si>
     <t>Type of wedding: Formal, Modern, Unique</t>
   </si>
   <si>
     <t>Wedding color theme: White</t>
   </si>
   <si>
     <t>Highest priorities: Attire &amp; Accessories (Wedding Dress, Suit, etc.) Bakery (Wedding Cake/dessert) Flowers &amp; Decorations</t>
   </si>
   <si>
     <t>Category</t>
   </si>