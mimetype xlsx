--- v0 (2026-04-04)
+++ v1 (2026-07-25)
@@ -6,58 +6,58 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
-    <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
+    <sheet name="Category Summary" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $32,975 - $40,303</t>
   </si>
   <si>
     <t>Lives in: Crestview FL</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 125 guests with a range of 100 to 150 guests. Adding a single guest will likely add $264 - $322 to the total amount spent.</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>
   <si>
     <t>Percent of Estimate</t>
   </si>
   <si>
@@ -78,162 +78,165 @@
   <si>
     <t>Flowers &amp; Decorations</t>
   </si>
   <si>
     <t>Gifts &amp; Favors</t>
   </si>
   <si>
     <t>Invitations</t>
   </si>
   <si>
     <t>Jewelry</t>
   </si>
   <si>
     <t>Officiant</t>
   </si>
   <si>
     <t>Other Events</t>
   </si>
   <si>
     <t>Other Items</t>
   </si>
   <si>
     <t>Photography &amp; Video</t>
   </si>
   <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>Dress Accessories</t>
+  </si>
+  <si>
+    <t>Tuxedo/suit/other Accessories</t>
+  </si>
+  <si>
+    <t>Tuxedo/suit/other Rent/purchase</t>
+  </si>
+  <si>
+    <t>Wedding Dress</t>
+  </si>
+  <si>
+    <t>Wedding Cake/dessert</t>
+  </si>
+  <si>
+    <t>Hair Service</t>
+  </si>
+  <si>
+    <t>Makeup Service</t>
+  </si>
+  <si>
+    <t>Manicure &amp; Pedicure</t>
+  </si>
+  <si>
+    <t>DJ/MC</t>
+  </si>
+  <si>
+    <t>Entertainment lighting</t>
+  </si>
+  <si>
+    <t>Wedding Venue Bar Service</t>
+  </si>
+  <si>
+    <t>Wedding Venue Food Service</t>
+  </si>
+  <si>
+    <t>Wedding Venue Location</t>
+  </si>
+  <si>
+    <t>Wedding Venue Rentals</t>
+  </si>
+  <si>
+    <t>Bouquets</t>
+  </si>
+  <si>
+    <t>Boutonnieres, Corsages</t>
+  </si>
+  <si>
+    <t>Wedding Venue Decorations</t>
+  </si>
+  <si>
+    <t>Wedding Venue Flowers &amp; Arrangements</t>
+  </si>
+  <si>
+    <t>Wedding Venue Table Centerpieces</t>
+  </si>
+  <si>
+    <t>Gift/s for Attendants</t>
+  </si>
+  <si>
+    <t>Gift/s for Parents</t>
+  </si>
+  <si>
+    <t>Tips (for all services)</t>
+  </si>
+  <si>
+    <t>Wedding Favors</t>
+  </si>
+  <si>
+    <t>Ceremony Programs</t>
+  </si>
+  <si>
+    <t>Guest Book</t>
+  </si>
+  <si>
+    <t>Invitations &amp; Reply Cards</t>
+  </si>
+  <si>
+    <t>Postage</t>
+  </si>
+  <si>
+    <t>Save the Date Cards</t>
+  </si>
+  <si>
+    <t>Table Name and Escort/place Cards</t>
+  </si>
+  <si>
+    <t>Thank You Cards</t>
+  </si>
+  <si>
+    <t>Engagement Ring</t>
+  </si>
+  <si>
+    <t>Wedding ring/band for Partner 1</t>
+  </si>
+  <si>
+    <t>Wedding ring/band for Partner 2</t>
+  </si>
+  <si>
+    <t>Rehearsal Dinner</t>
+  </si>
+  <si>
+    <t>Engagement Session</t>
+  </si>
+  <si>
+    <t>Wedding Photographer</t>
+  </si>
+  <si>
     <t>Estimated Total Cost</t>
-  </si>
-[...109 lines deleted...]
-    <t>Wedding Photographer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="$#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -1186,51 +1189,51 @@
         <v>447.0</v>
       </c>
       <c r="E37" t="n" s="2">
         <v>0.011</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s" s="0">
         <v>20</v>
       </c>
       <c r="B38" t="s" s="0">
         <v>58</v>
       </c>
       <c r="C38" t="n" s="1">
         <v>2372.0</v>
       </c>
       <c r="D38" t="n" s="1">
         <v>2899.0</v>
       </c>
       <c r="E38" t="n" s="2">
         <v>0.072</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s" s="0">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="B39" t="s" s="0">
         <v>0</v>
       </c>
       <c r="C39" t="n" s="1">
         <v>32975.0</v>
       </c>
       <c r="D39" t="n" s="1">
         <v>40303.0</v>
       </c>
       <c r="E39" t="n" s="2">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
   <Company/>
   <Manager/>