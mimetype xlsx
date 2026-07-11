--- v0 (2026-05-13)
+++ v1 (2026-07-11)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="65">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $32,982 - $40,312</t>
   </si>
   <si>
     <t>Lives in: Iowa City IA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Iowa City</t>
+    <t>Planning a wedding in: Iowa City See Iowa City IA market data</t>
   </si>
   <si>
     <t>Season: Winter Wedding in 2027</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 125 guests with a range of 100 to 150 guests. Adding a single guest will likely add $264 - $322 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony and reception will be at the same location</t>
   </si>
   <si>
     <t>Wedding Location: a country club or golf course</t>
   </si>
   <si>
     <t>Type of wedding: Casual, Fun, Simple</t>
   </si>
   <si>
     <t>Wedding color theme: Champagne</t>
   </si>
   <si>
     <t>Highest priorities: Entertainment (DJ, Live Band, Musician/s, etc.) Event Food Service, Catering, Bar Service Event Location/Venue</t>
   </si>
   <si>
     <t>Category</t>
   </si>