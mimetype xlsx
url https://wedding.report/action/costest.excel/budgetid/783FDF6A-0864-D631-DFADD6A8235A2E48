--- v1 (2026-03-12)
+++ v2 (2026-07-10)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="62">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $38,415 - $46,951</t>
   </si>
   <si>
     <t>Lives in: Henrico VA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Richmond Va</t>
+    <t>Planning a wedding in: Richmond Va See Richmond VA market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2021</t>
   </si>
   <si>
     <t>How many guests: Not sure</t>
   </si>
   <si>
     <t>Type of wedding: Elegant, Formal, Theme</t>
   </si>
   <si>
     <t>Wedding color theme: White</t>
   </si>
   <si>
     <t>Highest priorities: Attire &amp; Accessories (Wedding Dress, Suit, etc.) Bakery (Wedding Cake/dessert) Beauty, Health &amp; Spa (Hair, Makeup, etc.) Ceremony Officiator (Officiant, Celebrant, etc.) Entertainment (DJ, Live Band, Musician/s, etc.) Event Food Service, Catering, Bar Service Event Location/Venue Flowers &amp; Decorations Gifts &amp; Favors Invitations Jewelry (Rings and Other Jewelry) Photography &amp; Video Transportation</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>