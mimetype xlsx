--- v0 (2026-05-12)
+++ v1 (2026-07-11)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="67">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $83,332 - $101,850</t>
   </si>
   <si>
     <t>Lives in: Findlay OH</t>
   </si>
   <si>
-    <t>Planning a wedding in: Findlay OH</t>
+    <t>Planning a wedding in: Findlay OH See Findlay OH market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2026</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 400 guests with a range of more than 300 guests. Adding a single guest will likely add $208 - $255 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony will be at one location while the reception will be at another</t>
   </si>
   <si>
     <t>Ceremony Location: the beach</t>
   </si>
   <si>
     <t>Reception Location: a country club or golf course</t>
   </si>
   <si>
     <t>Type of wedding: Fun, Modern, Traditional</t>
   </si>
   <si>
     <t>Wedding color theme: White</t>
   </si>
   <si>
     <t>Highest priorities: Entertainment (DJ, Live Band, Musician/s, etc.) Event Food Service, Catering, Bar Service Gifts &amp; Favors</t>
   </si>