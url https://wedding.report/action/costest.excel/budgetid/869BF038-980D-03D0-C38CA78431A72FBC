--- v0 (2026-05-12)
+++ v1 (2026-07-11)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $40,316 - $49,275</t>
   </si>
   <si>
     <t>Lives in: Ewa Beach HI</t>
   </si>
   <si>
-    <t>Planning a wedding in: Honolulu County</t>
+    <t>Planning a wedding in: Honolulu County See Urban Honolulu HI market data</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 125 guests with a range of 100 to 150 guests. Adding a single guest will likely add $323 - $394 to the total amount spent.</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>
   <si>
     <t>Percent of Estimate</t>
   </si>
   <si>
     <t>Attire &amp; Accessories</t>
   </si>
   <si>
     <t>Bakery</t>
   </si>
   <si>
     <t>Beauty &amp; Spa</t>
   </si>