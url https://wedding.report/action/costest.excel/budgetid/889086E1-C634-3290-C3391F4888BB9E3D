--- v1 (2026-03-10)
+++ v2 (2026-07-10)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="67">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $27,587 - $33,717</t>
   </si>
   <si>
     <t>Lives in: Hollywood FL</t>
   </si>
   <si>
-    <t>Planning a wedding in: Miami FL</t>
+    <t>Planning a wedding in: Miami FL See Miami Fort Lauderdale West Palm Beach FL market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2028</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 75 guests with a range of 50 to 100 guests. Adding a single guest will likely add $368 - $450 to the total amount spent.</t>
   </si>
   <si>
     <t>Type of wedding: DIY, Fun, Garden</t>
   </si>
   <si>
     <t>Wedding color theme: Blues</t>
   </si>
   <si>
     <t>Highest priorities: Event Food Service, Catering, Bar Service Flowers &amp; Decorations Photography &amp; Video</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>