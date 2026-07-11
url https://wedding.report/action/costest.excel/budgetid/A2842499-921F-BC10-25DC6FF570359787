--- v1 (2026-03-14)
+++ v2 (2026-07-11)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="66">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $67,816 - $82,886</t>
   </si>
   <si>
     <t>Lives in: Piscataway NJ</t>
   </si>
   <si>
-    <t>Planning a wedding in: Staten Island NY</t>
+    <t>Planning a wedding in: Staten Island NY See New York Newark Jersey City NY NJ PA market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2027</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 250 guests with a range of 200 to 300 guests. Adding a single guest will likely add $271 - $332 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony and reception will be at the same location</t>
   </si>
   <si>
     <t>Wedding Location: a banquet hall</t>
   </si>
   <si>
     <t>Type of wedding: Elegant, Formal, Traditional</t>
   </si>
   <si>
     <t>Wedding color theme: Gold</t>
   </si>
   <si>
     <t>Highest priorities: Attire &amp; Accessories (Wedding Dress, Suit, etc.) Event Food Service, Catering, Bar Service Jewelry (Rings and Other Jewelry)</t>
   </si>
   <si>
     <t>Category</t>
   </si>