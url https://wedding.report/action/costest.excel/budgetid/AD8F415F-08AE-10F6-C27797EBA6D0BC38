--- v0 (2026-04-01)
+++ v1 (2026-07-25)
@@ -6,69 +6,69 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
-    <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
+    <sheet name="Category Summary" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="48">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $29,804 - $36,427</t>
   </si>
   <si>
     <t>Lives in: Fair Lawn NJ</t>
   </si>
   <si>
-    <t>Planning a wedding in: Fair Lawn NJ</t>
+    <t>Planning a wedding in: Fair Lawn NJ See New York Newark Jersey City NY NJ PA market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2028</t>
   </si>
   <si>
     <t>How many guests: Not sure</t>
   </si>
   <si>
     <t>Type of wedding: Intimate, Romantic, Traditional</t>
   </si>
   <si>
     <t>Wedding color theme: Pinks</t>
   </si>
   <si>
     <t>Highest priorities: Attire &amp; Accessories (Wedding Dress, Suit, etc.) Bakery (Wedding Cake/dessert) Transportation</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>
@@ -87,117 +87,120 @@
   <si>
     <t>Entertainment</t>
   </si>
   <si>
     <t>Event Venue</t>
   </si>
   <si>
     <t>Flowers &amp; Decorations</t>
   </si>
   <si>
     <t>Gifts &amp; Favors</t>
   </si>
   <si>
     <t>Invitations</t>
   </si>
   <si>
     <t>Jewelry</t>
   </si>
   <si>
     <t>Officiant</t>
   </si>
   <si>
     <t>Photography &amp; Video</t>
   </si>
   <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>Tuxedo/suit/other Accessories</t>
+  </si>
+  <si>
+    <t>Wedding Dress</t>
+  </si>
+  <si>
+    <t>Wedding Cake/dessert</t>
+  </si>
+  <si>
+    <t>Hair Service</t>
+  </si>
+  <si>
+    <t>DJ/MC</t>
+  </si>
+  <si>
+    <t>Entertainment lighting</t>
+  </si>
+  <si>
+    <t>Wedding Venue Food Service</t>
+  </si>
+  <si>
+    <t>Bouquets</t>
+  </si>
+  <si>
+    <t>Wedding Venue Flowers &amp; Arrangements</t>
+  </si>
+  <si>
+    <t>Gift/s for Attendants</t>
+  </si>
+  <si>
+    <t>Gift/s for Parents</t>
+  </si>
+  <si>
+    <t>Tips (for all services)</t>
+  </si>
+  <si>
+    <t>Engagement Announcements</t>
+  </si>
+  <si>
+    <t>Invitations &amp; Reply Cards</t>
+  </si>
+  <si>
+    <t>Save the Date Cards</t>
+  </si>
+  <si>
+    <t>Engagement Ring</t>
+  </si>
+  <si>
+    <t>Wedding ring/band for Partner 1</t>
+  </si>
+  <si>
+    <t>Wedding ring/band for Partner 2</t>
+  </si>
+  <si>
+    <t>Photo Booth</t>
+  </si>
+  <si>
+    <t>Wedding album/s or photo book/s</t>
+  </si>
+  <si>
+    <t>Wedding Photographer</t>
+  </si>
+  <si>
     <t>Estimated Total Cost</t>
-  </si>
-[...64 lines deleted...]
-    <t>Wedding Photographer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="$#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -892,51 +895,51 @@
         <v>811.0</v>
       </c>
       <c r="E22" t="n" s="2">
         <v>0.022</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s" s="0">
         <v>23</v>
       </c>
       <c r="B23" t="s" s="0">
         <v>46</v>
       </c>
       <c r="C23" t="n" s="1">
         <v>3232.0</v>
       </c>
       <c r="D23" t="n" s="1">
         <v>3950.0</v>
       </c>
       <c r="E23" t="n" s="2">
         <v>0.108</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s" s="0">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="B24" t="s" s="0">
         <v>0</v>
       </c>
       <c r="C24" t="n" s="1">
         <v>29804.0</v>
       </c>
       <c r="D24" t="n" s="1">
         <v>36427.0</v>
       </c>
       <c r="E24" t="n" s="2">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
   <Company/>
   <Manager/>