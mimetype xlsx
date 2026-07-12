--- v0 (2026-04-01)
+++ v1 (2026-07-12)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="66">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $52,483 - $64,145</t>
   </si>
   <si>
     <t>Lives in: Carlsbad CA</t>
   </si>
   <si>
-    <t>Planning a wedding in: San Luis Obispo CA</t>
+    <t>Planning a wedding in: San Luis Obispo CA See San Diego Carlsbad CA market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2026</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 175 guests with a range of 150 to 200 guests. Adding a single guest will likely add $300 - $367 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony and reception will be at the same location</t>
   </si>
   <si>
     <t>Wedding Location: a ranch</t>
   </si>
   <si>
     <t>Type of wedding: Fun, Simple, Unique</t>
   </si>
   <si>
     <t>Wedding color theme: Pinks</t>
   </si>
   <si>
     <t>Highest priorities: Entertainment (DJ, Live Band, Musician/s, etc.) Event Location/Venue Transportation</t>
   </si>
   <si>
     <t>Category</t>
   </si>