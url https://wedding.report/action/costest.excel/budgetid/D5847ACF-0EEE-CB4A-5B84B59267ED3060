--- v0 (2026-04-01)
+++ v1 (2026-07-12)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="60">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $43,989 - $53,765</t>
   </si>
   <si>
     <t>Lives in: Gilroy CA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Gilroy CA</t>
+    <t>Planning a wedding in: Gilroy CA See San Jose Sunnyvale Santa Clara CA market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2027</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 175 guests with a range of 150 to 200 guests. Adding a single guest will likely add $251 - $307 to the total amount spent.</t>
   </si>
   <si>
     <t>Type of wedding: Casual, Elegant, Fun</t>
   </si>
   <si>
     <t>Wedding color theme: Browns</t>
   </si>
   <si>
     <t>Highest priorities: Event Food Service, Catering, Bar Service Event Location/Venue Photography &amp; Video</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>