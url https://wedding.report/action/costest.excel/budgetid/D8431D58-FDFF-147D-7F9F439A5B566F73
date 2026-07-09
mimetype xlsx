--- v1 (2026-03-03)
+++ v2 (2026-07-09)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="51">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $65,269 - $79,773</t>
   </si>
   <si>
     <t>Lives in: Star ID</t>
   </si>
   <si>
-    <t>Planning a wedding in: Meridian ID</t>
+    <t>Planning a wedding in: Meridian ID See Boise City ID market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2027</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 400 guests with a range of more than 300 guests. Adding a single guest will likely add $163 - $199 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony will be at one location while the reception will be at another</t>
   </si>
   <si>
     <t>Ceremony Location: a church or other place of worship</t>
   </si>
   <si>
     <t>Reception Location: a country club or golf course</t>
   </si>
   <si>
     <t>Type of wedding: Farm/Barn, Romantic</t>
   </si>
   <si>
     <t>Wedding color theme: White</t>
   </si>
   <si>
     <t>Highest priorities: Bakery (Wedding Cake/dessert) Event Location/Venue Jewelry (Rings and Other Jewelry)</t>
   </si>