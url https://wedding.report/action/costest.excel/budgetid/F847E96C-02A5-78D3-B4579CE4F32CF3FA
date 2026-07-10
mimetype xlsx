--- v1 (2026-03-10)
+++ v2 (2026-07-10)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
     <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="47">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $16,502 - $20,170</t>
   </si>
   <si>
     <t>Lives in: United States</t>
   </si>
   <si>
-    <t>Planning a wedding in: Miami FL</t>
+    <t>Planning a wedding in: Miami FL See United States market data</t>
   </si>
   <si>
     <t>Season: Fall Wedding in 2020</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 38 guests with a range of 25 to 50 guests. Adding a single guest will likely add $434 - $531 to the total amount spent.</t>
   </si>
   <si>
     <t>The ceremony will be at one location while the reception will be at another</t>
   </si>
   <si>
     <t>Ceremony Location: the beach</t>
   </si>
   <si>
     <t>Reception Location: a resort or hotel</t>
   </si>
   <si>
     <t>Type of wedding: Beach, Casual</t>
   </si>
   <si>
     <t>Wedding color theme: Other</t>
   </si>
   <si>
     <t>Highest priorities: Attire &amp; Accessories (Wedding Dress, Suit, etc.) Bakery (Wedding Cake/dessert) Event Food Service, Catering, Bar Service Event Location/Venue Flowers &amp; Decorations Gifts &amp; Favors Invitations Photography &amp; Video Transportation</t>
   </si>