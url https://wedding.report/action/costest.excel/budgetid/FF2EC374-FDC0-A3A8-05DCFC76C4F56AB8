--- v1 (2026-03-17)
+++ v2 (2026-07-29)
@@ -6,120 +6,123 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Estimate Summary" r:id="rId3" sheetId="1"/>
-    <sheet name="Wedding Cost by Category" r:id="rId4" sheetId="2"/>
+    <sheet name="Category Summary" r:id="rId4" sheetId="2"/>
     <sheet name="Wedding Cost Details" r:id="rId5" sheetId="3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="22">
   <si>
     <t/>
   </si>
   <si>
     <t>Wedding Budget: $6,161 - $7,530</t>
   </si>
   <si>
     <t>Lives in: Van Meter IA</t>
   </si>
   <si>
-    <t>Planning a wedding in: Winterset IA</t>
+    <t>Planning a wedding in: Winterset IA See Des Moines West Des Moines IA market data</t>
   </si>
   <si>
     <t>Season: Spring Wedding in 2027</t>
   </si>
   <si>
     <t>How many guests: This estimate is based on having 38 guests with a range of 25 to 50 guests. Adding a single guest will likely add $162 - $198 to the total amount spent.</t>
   </si>
   <si>
     <t>Type of wedding: Farm/Barn, Simple</t>
   </si>
   <si>
     <t>Wedding color theme: Other</t>
   </si>
   <si>
     <t>Highest priorities: Entertainment (DJ, Live Band, Musician/s, etc.) Event Food Service, Catering, Bar Service Event Location/Venue</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Estimated Cost 1</t>
   </si>
   <si>
     <t>Estimated Cost 2</t>
   </si>
   <si>
     <t>Percent of Estimate</t>
   </si>
   <si>
     <t>Bakery</t>
   </si>
   <si>
     <t>Jewelry</t>
   </si>
   <si>
     <t>Officiant</t>
   </si>
   <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>Wedding Cake/dessert</t>
+  </si>
+  <si>
+    <t>Engagement Ring</t>
+  </si>
+  <si>
+    <t>Wedding ring/band for Partner 1</t>
+  </si>
+  <si>
     <t>Estimated Total Cost</t>
-  </si>
-[...10 lines deleted...]
-    <t>Wedding ring/band for Partner 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="$#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -212,51 +215,51 @@
     </row>
     <row r="7">
       <c r="A7" t="s" s="0">
         <v>7</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="0">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="17.45703125" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="8.9609375" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.3984375" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.3984375" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="16.6796875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="0">
         <v>9</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>10</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>11</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="0">
         <v>13</v>
       </c>
       <c r="B2" t="n" s="1">
         <v>102.0</v>
@@ -396,51 +399,51 @@
         <v>1322.0</v>
       </c>
       <c r="E4" t="n" s="2">
         <v>0.176</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s" s="0">
         <v>15</v>
       </c>
       <c r="B5" t="s" s="0">
         <v>15</v>
       </c>
       <c r="C5" t="n" s="1">
         <v>248.0</v>
       </c>
       <c r="D5" t="n" s="1">
         <v>304.0</v>
       </c>
       <c r="E5" t="n" s="2">
         <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s" s="0">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s" s="0">
         <v>0</v>
       </c>
       <c r="C6" t="n" s="1">
         <v>6161.0</v>
       </c>
       <c r="D6" t="n" s="1">
         <v>7530.0</v>
       </c>
       <c r="E6" t="n" s="2">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
   <Company/>
   <Manager/>